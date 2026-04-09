--- v6 (2026-03-09)
+++ v7 (2026-04-09)
@@ -18,266 +18,272 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Roadmap SlotMatrix" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Roadmap SlotMatrix'!$A$1:$F$28</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>SlotMatrix Game Roadmap</t>
   </si>
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>GAME</t>
   </si>
   <si>
     <t>PROVIDER</t>
   </si>
   <si>
     <t>GAME ID</t>
   </si>
   <si>
     <t>VOLATILITY</t>
   </si>
   <si>
     <t>RTP</t>
   </si>
   <si>
     <t>CATEGORIES</t>
   </si>
   <si>
     <t>MARKETS</t>
   </si>
   <si>
-    <t>March 3, 2026</t>
-[...2 lines deleted...]
-    <t>The Honey Hell</t>
+    <t>April 7, 2026</t>
+  </si>
+  <si>
+    <t>Thunder Hydra Coins Max</t>
+  </si>
+  <si>
+    <t>Fantasma Games</t>
+  </si>
+  <si>
+    <t>thunderhydracoinsmax / thunderhydracoinsmax_94 / thunderhydracoinsmax_92</t>
+  </si>
+  <si>
+    <t>Medium-High</t>
+  </si>
+  <si>
+    <t>96.04% / 94.1% / 92.1%</t>
+  </si>
+  <si>
+    <t>Slot</t>
+  </si>
+  <si>
+    <t>Brazil, Bulgaria, Denmark, Estonia, Greece, Latvia, Malta, Ontario, Peru, Portugal, Romania, Sweden, US (Connecticut), United Kingdom</t>
+  </si>
+  <si>
+    <t>April 14, 2026</t>
+  </si>
+  <si>
+    <t>Banana X</t>
+  </si>
+  <si>
+    <t>bananax / bananax_94 / bananax_92</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>96.38% / 94.4% / 92.38%</t>
+  </si>
+  <si>
+    <t>April 28, 2026</t>
+  </si>
+  <si>
+    <t>Hades Cerberus Riches</t>
+  </si>
+  <si>
+    <t>hadescerberusriches / hadescerberusriches_94 / hadescerberusriches_92</t>
+  </si>
+  <si>
+    <t>96.24% / 94.1% / 92.1%</t>
+  </si>
+  <si>
+    <t>Brazil, Bulgaria, Denmark, Estonia, Greece, Latvia, Malta, Ontario, Peru, Portugal, Romania, Sweden, United Kingdom</t>
+  </si>
+  <si>
+    <t>May 5, 2026</t>
+  </si>
+  <si>
+    <t>Devil's Treasures 2</t>
+  </si>
+  <si>
+    <t>TaDa Gaming</t>
+  </si>
+  <si>
+    <t>Devil'sTreasures2</t>
+  </si>
+  <si>
+    <t>Medium</t>
+  </si>
+  <si>
+    <t>94.03%</t>
+  </si>
+  <si>
+    <t>US (Connecticut), US (Michigan), US (Pennsylvania), US (West Virginia)</t>
+  </si>
+  <si>
+    <t>May 14, 2026</t>
+  </si>
+  <si>
+    <t>Lucha Lucha Respin Rumble</t>
+  </si>
+  <si>
+    <t>luchalucharespinrumble / luchalucharespinrumble_94 / luchalucharespinrumble_92</t>
+  </si>
+  <si>
+    <t>96.36% / 94.39% / 92.39%</t>
+  </si>
+  <si>
+    <t>May 19, 2026</t>
+  </si>
+  <si>
+    <t>The Aztec Wheel</t>
   </si>
   <si>
     <t>Powderkeg Studios</t>
   </si>
   <si>
-    <t>TheHoneyHell96</t>
-[...8 lines deleted...]
-    <t>Slot</t>
+    <t>TheAztecWheel96</t>
+  </si>
+  <si>
+    <t>95.83%</t>
   </si>
   <si>
     <t>Malta, US (Connecticut), US (Michigan), US (New Jersey), US (Pennsylvania), US (West Virginia), United Kingdom</t>
   </si>
   <si>
-    <t>March 10, 2026</t>
-[...5 lines deleted...]
-    <t>Leprechaos94</t>
+    <t>May 26, 2026</t>
+  </si>
+  <si>
+    <t>Dragon Duello</t>
+  </si>
+  <si>
+    <t>dragonduello / dragonduello_94 / dragonduello_92</t>
+  </si>
+  <si>
+    <t>96.27% / 94.27% / 92.26%</t>
+  </si>
+  <si>
+    <t>June 23, 2026</t>
+  </si>
+  <si>
+    <t>Coin Nonet Joker</t>
+  </si>
+  <si>
+    <t>CoinNonetJoker</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>94.21%</t>
+  </si>
+  <si>
+    <t>Elemento Dragons</t>
+  </si>
+  <si>
+    <t>elementodragons / elementodragons_94 / elementodragons_92</t>
+  </si>
+  <si>
+    <t>96.13% / 93.99% / 91.97%</t>
+  </si>
+  <si>
+    <t>June 30, 2026</t>
+  </si>
+  <si>
+    <t>Coin Nonet Clover 3x3</t>
+  </si>
+  <si>
+    <t>CoinNonetClover3x3</t>
+  </si>
+  <si>
+    <t>94.25%</t>
+  </si>
+  <si>
+    <t>Lost Mummy Treasures</t>
+  </si>
+  <si>
+    <t>lostmummytreasures / lostmummytreasures_94 / lostmummytreasures_92</t>
+  </si>
+  <si>
+    <t>96.21% / 94.21% / 92.21%</t>
+  </si>
+  <si>
+    <t>July 14, 2026</t>
+  </si>
+  <si>
+    <t>Coin Nonet Lightning</t>
+  </si>
+  <si>
+    <t>CoinNonetLightning</t>
+  </si>
+  <si>
+    <t>94.07%</t>
+  </si>
+  <si>
+    <t>Coming soon</t>
+  </si>
+  <si>
+    <t>Eagle of Fortune</t>
+  </si>
+  <si>
+    <t>Jelly Entertainment</t>
+  </si>
+  <si>
+    <t>EAGLEV8F4</t>
   </si>
   <si>
     <t>94.2%</t>
   </si>
   <si>
-    <t>March 17, 2026</t>
-[...49 lines deleted...]
-  <si>
     <t>US (Michigan), US (New Jersey), US (Pennsylvania), US (West Virginia)</t>
   </si>
   <si>
-    <t>March 31, 2026</t>
-[...95 lines deleted...]
-    <t>This document has been generated on March 9, 2026 09:34</t>
+    <t>This document has been generated on April 9, 2026 06:14</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
   </numFmts>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
@@ -734,51 +740,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://games.test.rgsmatrix.com/launcher?game=TheHoneyHell96&amp;language=en&amp;operator=DEMO&amp;aggregator=EVERYMATRIX&amp;device=desktop" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://games.test.rgsmatrix.com/launcher?game=MoneyComing&amp;language=en&amp;operator=DEMO&amp;aggregator=EVERYMATRIX&amp;device=desktop" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?game=ghostpigger&amp;server=https://demo.fantasma.tech&amp;wallet=demo&amp;provider=tequity&amp;operator=demo&amp;language=en_gb&amp;channel=desktop" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=missioncoinplete" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?provider=fantasmagames&amp;game=thunderhydracoinsmax&amp;operator=demo" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=bananax" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=hadescerberusriches" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://games.test.rgsmatrix.com/launcher?game=Devil%27sTreasures2&amp;language=en&amp;operator=DEMO&amp;aggregator=EVERYMATRIX&amp;device=desktop" TargetMode="External"/><Relationship Id="rId1ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?provider=fantasmagames&amp;game=thunderhydracoinsmax&amp;operator=demo" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=bananax" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=hadescerberusriches" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://games.test.rgsmatrix.com/launcher?game=Devil%27sTreasures2&amp;language=en&amp;operator=DEMO&amp;aggregator=EVERYMATRIX&amp;device=desktop" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=luchalucharespinrumble" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://games.test.rgsmatrix.com/launcher?game=EAGLEV8F4&amp;language=en&amp;operator=DEMO&amp;aggregator=EVERYMATRIX&amp;device=desktop" TargetMode="External"/><Relationship Id="rId1ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="85" zoomScaleNormal="85" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A19" sqref="A19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11.19921875" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22.5" customWidth="true" style="3"/>
     <col min="2" max="2" width="44.8984375" customWidth="true" style="1"/>
     <col min="3" max="3" width="20.19921875" customWidth="true" style="1"/>
     <col min="4" max="4" width="20.19921875" customWidth="true" style="1"/>
     <col min="5" max="5" width="18.69921875" customWidth="true" style="1"/>
     <col min="6" max="6" width="17.296875" customWidth="true" style="1"/>
     <col min="7" max="7" width="20.59765625" customWidth="true" style="1"/>
     <col min="8" max="8" width="59.5" customWidth="true" style="1"/>
     <col min="9" max="9" width="11.19921875" style="1"/>
   </cols>
@@ -847,380 +853,378 @@
         <v>10</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9" customHeight="1" ht="22.05">
       <c r="A6" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="10" t="s">
+      <c r="B6" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="9" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="F6" s="9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:9" customHeight="1" ht="22.05">
       <c r="A7" s="9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B7" s="11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C7" s="9" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F7" s="9" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H7" s="9" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:9" customHeight="1" ht="22.05">
       <c r="A8" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="B8" s="11" t="s">
+      <c r="C8" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="C8" s="9" t="s">
+      <c r="D8" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="D8" s="9" t="s">
+      <c r="E8" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="E8" s="9" t="s">
+      <c r="F8" s="9" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:9" customHeight="1" ht="22.05">
       <c r="A9" s="9" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B9" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="11" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="D9" s="9" t="s">
+      <c r="E9" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F9" s="9" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H9" s="9" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:9" customHeight="1" ht="22.05">
       <c r="A10" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="B10" s="11" t="s">
+      <c r="C10" s="9" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="E10" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="F10" s="9" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="G10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H10" s="9" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:9" customHeight="1" ht="22.05">
       <c r="A11" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="B11" s="11" t="s">
+      <c r="B11" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C11" s="9" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>46</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>47</v>
       </c>
       <c r="G11" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H11" s="9" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:9" customHeight="1" ht="22.05">
       <c r="A12" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="B12" s="11" t="s">
+      <c r="B12" s="10" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="9" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>50</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="F12" s="9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G12" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H12" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:9" customHeight="1" ht="22.05">
       <c r="A13" s="9" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B13" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" s="10" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="9" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>54</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>55</v>
       </c>
       <c r="G13" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H13" s="9" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:9" customHeight="1" ht="22.05">
       <c r="A14" s="9" t="s">
         <v>56</v>
       </c>
-      <c r="B14" s="11" t="s">
+      <c r="B14" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="9" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>58</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G14" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H14" s="9" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:9" customHeight="1" ht="22.05">
       <c r="A15" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" s="10" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="E15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F15" s="9" t="s">
         <v>62</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
       <c r="G15" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H15" s="9" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="16" spans="1:9" customHeight="1" ht="22.05">
       <c r="A16" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="10" t="s">
         <v>64</v>
       </c>
-      <c r="B16" s="10" t="s">
+      <c r="C16" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D16" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="C16" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="9" t="s">
+      <c r="E16" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="F16" s="9" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
       <c r="G16" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H16" s="9" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:9" customHeight="1" ht="22.05">
       <c r="A17" s="9" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B17" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="11" t="s">
         <v>68</v>
       </c>
       <c r="C17" s="9" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="D17" s="9" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="F17" s="9" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G17" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H17" s="9" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="12" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A19:H19"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="B7" r:id="rId_hyperlink_2"/>
-[...5 lines deleted...]
-    <hyperlink ref="B14" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="B6" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="B7" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="B8" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="B9" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="B17" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="49" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver" r:id="rId1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>