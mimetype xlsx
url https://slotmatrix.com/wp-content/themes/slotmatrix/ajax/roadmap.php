--- v7 (2026-04-09)
+++ v8 (2026-05-19)
@@ -18,329 +18,290 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Roadmap SlotMatrix" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Roadmap SlotMatrix'!$A$1:$F$28</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>SlotMatrix Game Roadmap</t>
   </si>
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>GAME</t>
   </si>
   <si>
     <t>PROVIDER</t>
   </si>
   <si>
     <t>GAME ID</t>
   </si>
   <si>
     <t>VOLATILITY</t>
   </si>
   <si>
     <t>RTP</t>
   </si>
   <si>
     <t>CATEGORIES</t>
   </si>
   <si>
     <t>MARKETS</t>
   </si>
   <si>
-    <t>April 7, 2026</t>
-[...2 lines deleted...]
-    <t>Thunder Hydra Coins Max</t>
+    <t>May 5, 2026</t>
+  </si>
+  <si>
+    <t>Devil's Treasures 2</t>
+  </si>
+  <si>
+    <t>TaDa Gaming</t>
+  </si>
+  <si>
+    <t>Devil'sTreasures2</t>
+  </si>
+  <si>
+    <t>Medium</t>
+  </si>
+  <si>
+    <t>94.03%</t>
+  </si>
+  <si>
+    <t>Slot</t>
+  </si>
+  <si>
+    <t>US (Connecticut), US (Michigan), US (Pennsylvania), US (West Virginia)</t>
+  </si>
+  <si>
+    <t>May 14, 2026</t>
+  </si>
+  <si>
+    <t>Lucha Lucha Respin Rumble</t>
   </si>
   <si>
     <t>Fantasma Games</t>
   </si>
   <si>
-    <t>thunderhydracoinsmax / thunderhydracoinsmax_94 / thunderhydracoinsmax_92</t>
+    <t>luchalucharespinrumble / luchalucharespinrumble_94 / luchalucharespinrumble_92</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>96.36% / 94.39% / 92.39%</t>
+  </si>
+  <si>
+    <t>Brazil, Bulgaria, Denmark, Estonia, Greece, Latvia, Malta, Ontario, Peru, Portugal, Romania, Sweden, US (Connecticut), US (Michigan), United Kingdom</t>
+  </si>
+  <si>
+    <t>May 19, 2026</t>
+  </si>
+  <si>
+    <t>The Aztec Wheel</t>
+  </si>
+  <si>
+    <t>Powderkeg Studios</t>
+  </si>
+  <si>
+    <t>TheAztecWheel96</t>
   </si>
   <si>
     <t>Medium-High</t>
   </si>
   <si>
+    <t>95.83%</t>
+  </si>
+  <si>
+    <t>Malta, US (Connecticut), US (Michigan), US (New Jersey), US (Pennsylvania), US (West Virginia), United Kingdom</t>
+  </si>
+  <si>
+    <t>May 26, 2026</t>
+  </si>
+  <si>
+    <t>Dragon Duello</t>
+  </si>
+  <si>
+    <t>dragonduello / dragonduello_94 / dragonduello_92</t>
+  </si>
+  <si>
+    <t>96.27% / 94.27% / 92.26%</t>
+  </si>
+  <si>
+    <t>June 9, 2026</t>
+  </si>
+  <si>
+    <t>Treble Riches</t>
+  </si>
+  <si>
+    <t>trebleriches / trebleriches_94 / trebleriches_92</t>
+  </si>
+  <si>
     <t>96.04% / 94.1% / 92.1%</t>
   </si>
   <si>
-    <t>Slot</t>
-[...1 lines deleted...]
-  <si>
     <t>Brazil, Bulgaria, Denmark, Estonia, Greece, Latvia, Malta, Ontario, Peru, Portugal, Romania, Sweden, US (Connecticut), United Kingdom</t>
   </si>
   <si>
-    <t>April 14, 2026</t>
-[...23 lines deleted...]
-    <t>96.24% / 94.1% / 92.1%</t>
+    <t>June 23, 2026</t>
+  </si>
+  <si>
+    <t>Coin Nonet Joker</t>
+  </si>
+  <si>
+    <t>CoinNonetJoker</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>94.21%</t>
+  </si>
+  <si>
+    <t>Elemento Dragons</t>
+  </si>
+  <si>
+    <t>elementodragons / elementodragons_94 / elementodragons_92</t>
+  </si>
+  <si>
+    <t>96.13% / 93.99% / 91.97%</t>
+  </si>
+  <si>
+    <t>June 30, 2026</t>
+  </si>
+  <si>
+    <t>Coin Nonet Clover 3x3</t>
+  </si>
+  <si>
+    <t>CoinNonetClover3x3</t>
+  </si>
+  <si>
+    <t>94.25%</t>
+  </si>
+  <si>
+    <t>Lost Mummy Treasures</t>
+  </si>
+  <si>
+    <t>lostmummytreasures / lostmummytreasures_94 / lostmummytreasures_92</t>
+  </si>
+  <si>
+    <t>96.21% / 94.21% / 92.21%</t>
   </si>
   <si>
     <t>Brazil, Bulgaria, Denmark, Estonia, Greece, Latvia, Malta, Ontario, Peru, Portugal, Romania, Sweden, United Kingdom</t>
   </si>
   <si>
-    <t>May 5, 2026</t>
-[...106 lines deleted...]
-  <si>
     <t>July 14, 2026</t>
   </si>
   <si>
     <t>Coin Nonet Lightning</t>
   </si>
   <si>
     <t>CoinNonetLightning</t>
   </si>
   <si>
     <t>94.07%</t>
   </si>
   <si>
-    <t>Coming soon</t>
-[...17 lines deleted...]
-    <t>This document has been generated on April 9, 2026 06:14</t>
+    <t>Bonus Bullets</t>
+  </si>
+  <si>
+    <t>bonusbullets / bonusbullets_94 / bonusbullets_92</t>
+  </si>
+  <si>
+    <t>96.11% / 94.11% / 92.11%</t>
+  </si>
+  <si>
+    <t>This document has been generated on May 19, 2026 10:35</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FFB90000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="24"/>
       <color rgb="FF000000"/>
       <name val="Calibri (Body)"/>
     </font>
     <font>
       <b val="0"/>
-      <i val="0"/>
-[...7 lines deleted...]
-      <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="14"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
@@ -359,88 +320,85 @@
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="12">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="2" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="6" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
@@ -740,62 +698,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?provider=fantasmagames&amp;game=thunderhydracoinsmax&amp;operator=demo" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=bananax" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=hadescerberusriches" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://games.test.rgsmatrix.com/launcher?game=Devil%27sTreasures2&amp;language=en&amp;operator=DEMO&amp;aggregator=EVERYMATRIX&amp;device=desktop" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=luchalucharespinrumble" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://games.test.rgsmatrix.com/launcher?game=EAGLEV8F4&amp;language=en&amp;operator=DEMO&amp;aggregator=EVERYMATRIX&amp;device=desktop" TargetMode="External"/><Relationship Id="rId1ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://games.test.rgsmatrix.com/launcher?game=Devil%27sTreasures2&amp;language=en&amp;operator=DEMO&amp;aggregator=EVERYMATRIX&amp;device=desktop" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=luchalucharespinrumble" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://games.test.rgsmatrix.com/launcher?game=TheAztecWheel96&amp;language=en&amp;operator=DEMO&amp;aggregator=EVERYMATRIX&amp;device=desktop" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=dragonduello" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=trebleriches" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://games.test.rgsmatrix.com/launcher?game=CoinNonetJoker&amp;language=en&amp;operator=DEMO&amp;aggregator=EVERYMATRIX&amp;device=desktop" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=elementodragons" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://games.test.rgsmatrix.com/launcher?game=CoinNonetClover3x3&amp;language=en&amp;operator=DEMO&amp;aggregator=EVERYMATRIX&amp;device=desktop" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=lostmummytreasures" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://games.test.rgsmatrix.com/launcher?game=CoinNonetLightning&amp;language=en&amp;operator=DEMO&amp;aggregator=EVERYMATRIX&amp;device=desktop" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;game=bonusbullets&amp;operator=demo" TargetMode="External"/><Relationship Id="rId1ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I19"/>
+  <dimension ref="A1:I17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="85" zoomScaleNormal="85" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A19" sqref="A19"/>
+      <selection activeCell="A17" sqref="A17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11.19921875" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22.5" customWidth="true" style="3"/>
     <col min="2" max="2" width="44.8984375" customWidth="true" style="1"/>
     <col min="3" max="3" width="20.19921875" customWidth="true" style="1"/>
     <col min="4" max="4" width="20.19921875" customWidth="true" style="1"/>
     <col min="5" max="5" width="18.69921875" customWidth="true" style="1"/>
     <col min="6" max="6" width="17.296875" customWidth="true" style="1"/>
     <col min="7" max="7" width="20.59765625" customWidth="true" style="1"/>
     <col min="8" max="8" width="59.5" customWidth="true" style="1"/>
     <col min="9" max="9" width="11.19921875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" customHeight="1" ht="159">
       <c r="A1" s="8"/>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="G1" s="8"/>
       <c r="H1" s="8"/>
     </row>
@@ -827,404 +785,358 @@
         <v>2</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1" ht="22.05">
       <c r="A5" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9" customHeight="1" ht="22.05">
       <c r="A6" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="11" t="s">
+      <c r="B6" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="9" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D6" s="9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" s="9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F6" s="9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="9" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:9" customHeight="1" ht="22.05">
       <c r="A7" s="9" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>24</v>
+      </c>
+      <c r="B7" s="10" t="s">
+        <v>25</v>
       </c>
       <c r="C7" s="9" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="D7" s="9" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="E7" s="9" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="F7" s="9" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H7" s="9" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:9" customHeight="1" ht="22.05">
       <c r="A8" s="9" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>31</v>
+      </c>
+      <c r="B8" s="10" t="s">
+        <v>32</v>
       </c>
       <c r="C8" s="9" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="D8" s="9" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E8" s="9" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="F8" s="9" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="9" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:9" customHeight="1" ht="22.05">
       <c r="A9" s="9" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B9" s="11" t="s">
         <v>35</v>
       </c>
+      <c r="B9" s="10" t="s">
+        <v>36</v>
+      </c>
       <c r="C9" s="9" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D9" s="9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E9" s="9" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="F9" s="9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H9" s="9" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:9" customHeight="1" ht="22.05">
       <c r="A10" s="9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B10" s="10" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C10" s="9" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="D10" s="9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="F10" s="9" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H10" s="9" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:9" customHeight="1" ht="22.05">
       <c r="A11" s="9" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C11" s="9" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>46</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>47</v>
       </c>
       <c r="G11" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H11" s="9" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:9" customHeight="1" ht="22.05">
       <c r="A12" s="9" t="s">
         <v>48</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="9" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>50</v>
       </c>
       <c r="E12" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F12" s="9" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G12" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H12" s="9" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" customHeight="1" ht="22.05">
       <c r="A13" s="9" t="s">
         <v>48</v>
       </c>
       <c r="B13" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="C13" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="9" t="s">
+      <c r="E13" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="F13" s="9" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
       <c r="G13" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H13" s="9" t="s">
-        <v>26</v>
+        <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:9" customHeight="1" ht="22.05">
       <c r="A14" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="9" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>58</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G14" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H14" s="9" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" customHeight="1" ht="22.05">
       <c r="A15" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="9" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>61</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>62</v>
       </c>
       <c r="G15" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H15" s="9" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      <c r="A16" s="9" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" customHeight="1" ht="22.05"/>
+    <row r="17" spans="1:9" customHeight="1" ht="22.05">
+      <c r="A17" s="11" t="s">
         <v>63</v>
-      </c>
-[...50 lines deleted...]
-        <v>73</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A19:H19"/>
+    <mergeCell ref="A17:H17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_5"/>
-    <hyperlink ref="B17" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="B10" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="B11" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="B12" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="B13" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="B14" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="B15" r:id="rId_hyperlink_11"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="49" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver" r:id="rId1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>