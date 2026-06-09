--- v8 (2026-05-19)
+++ v9 (2026-06-09)
@@ -18,290 +18,272 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Roadmap SlotMatrix" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Roadmap SlotMatrix'!$A$1:$F$28</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>SlotMatrix Game Roadmap</t>
   </si>
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>GAME</t>
   </si>
   <si>
     <t>PROVIDER</t>
   </si>
   <si>
     <t>GAME ID</t>
   </si>
   <si>
     <t>VOLATILITY</t>
   </si>
   <si>
     <t>RTP</t>
   </si>
   <si>
     <t>CATEGORIES</t>
   </si>
   <si>
     <t>MARKETS</t>
   </si>
   <si>
-    <t>May 5, 2026</t>
-[...2 lines deleted...]
-    <t>Devil's Treasures 2</t>
+    <t>June 9, 2026</t>
+  </si>
+  <si>
+    <t>Treble Riches</t>
+  </si>
+  <si>
+    <t>Fantasma Games</t>
+  </si>
+  <si>
+    <t>trebleriches / trebleriches_94 / trebleriches_92</t>
+  </si>
+  <si>
+    <t>Medium-High</t>
+  </si>
+  <si>
+    <t>96.04% / 94.1% / 92.1%</t>
+  </si>
+  <si>
+    <t>Slot</t>
+  </si>
+  <si>
+    <t>Brazil, Bulgaria, Denmark, Estonia, Greece, Latvia, Malta, Ontario, Peru, Portugal, Romania, Sweden, US (Connecticut), United Kingdom</t>
+  </si>
+  <si>
+    <t>June 23, 2026</t>
+  </si>
+  <si>
+    <t>Coin Nonet Joker</t>
   </si>
   <si>
     <t>TaDa Gaming</t>
   </si>
   <si>
-    <t>Devil'sTreasures2</t>
+    <t>CoinNonetJoker</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>94.21%</t>
+  </si>
+  <si>
+    <t>US (Connecticut), US (Michigan), US (Pennsylvania), US (West Virginia)</t>
+  </si>
+  <si>
+    <t>Elemento Dragons</t>
+  </si>
+  <si>
+    <t>elementodragons / elementodragons_94 / elementodragons_92</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>96.13% / 93.99% / 91.97%</t>
+  </si>
+  <si>
+    <t>Brazil, Bulgaria, Denmark, Estonia, Greece, Latvia, Malta, Ontario, Peru, Portugal, Romania, Sweden, US (Connecticut), US (Michigan), United Kingdom</t>
+  </si>
+  <si>
+    <t>June 30, 2026</t>
+  </si>
+  <si>
+    <t>Coin Nonet Clover 3x3</t>
+  </si>
+  <si>
+    <t>CoinNonetClover3x3</t>
+  </si>
+  <si>
+    <t>94.25%</t>
+  </si>
+  <si>
+    <t>Lost Mummy Treasures</t>
+  </si>
+  <si>
+    <t>lostmummytreasures / lostmummytreasures_94 / lostmummytreasures_92</t>
+  </si>
+  <si>
+    <t>96.21% / 94.21% / 92.21%</t>
+  </si>
+  <si>
+    <t>July 14, 2026</t>
+  </si>
+  <si>
+    <t>Coin Nonet Lightning</t>
+  </si>
+  <si>
+    <t>CoinNonetLightning</t>
+  </si>
+  <si>
+    <t>94.07%</t>
+  </si>
+  <si>
+    <t>Bonus Bullets</t>
+  </si>
+  <si>
+    <t>bonusbullets / bonusbullets_94 / bonusbullets_92</t>
   </si>
   <si>
     <t>Medium</t>
   </si>
   <si>
-    <t>94.03%</t>
-[...119 lines deleted...]
-    <t>96.21% / 94.21% / 92.21%</t>
+    <t>96.11% / 94.11% / 92.11%</t>
   </si>
   <si>
     <t>Brazil, Bulgaria, Denmark, Estonia, Greece, Latvia, Malta, Ontario, Peru, Portugal, Romania, Sweden, United Kingdom</t>
   </si>
   <si>
-    <t>July 14, 2026</t>
-[...20 lines deleted...]
-    <t>This document has been generated on May 19, 2026 10:35</t>
+    <t>August 6, 2026</t>
+  </si>
+  <si>
+    <t>3 Bandits</t>
+  </si>
+  <si>
+    <t>3bandits / 3bandits_94 / 3bandits_92</t>
+  </si>
+  <si>
+    <t>96.18% / 94.02% / 92.02%</t>
+  </si>
+  <si>
+    <t>September 3, 2026</t>
+  </si>
+  <si>
+    <t>Miner Moles</t>
+  </si>
+  <si>
+    <t>minermoles / minermoles_94 / minermoles_92</t>
+  </si>
+  <si>
+    <t>Very High</t>
+  </si>
+  <si>
+    <t>96.33% / 94.1% / 92.1%</t>
+  </si>
+  <si>
+    <t>This document has been generated on June 9, 2026 01:42</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FFB90000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="24"/>
       <color rgb="FF000000"/>
       <name val="Calibri (Body)"/>
     </font>
     <font>
       <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="14"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="14"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
@@ -320,85 +302,88 @@
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="13">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="2" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="6" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
@@ -698,62 +683,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://games.test.rgsmatrix.com/launcher?game=Devil%27sTreasures2&amp;language=en&amp;operator=DEMO&amp;aggregator=EVERYMATRIX&amp;device=desktop" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=luchalucharespinrumble" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://games.test.rgsmatrix.com/launcher?game=TheAztecWheel96&amp;language=en&amp;operator=DEMO&amp;aggregator=EVERYMATRIX&amp;device=desktop" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=dragonduello" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=trebleriches" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://games.test.rgsmatrix.com/launcher?game=CoinNonetJoker&amp;language=en&amp;operator=DEMO&amp;aggregator=EVERYMATRIX&amp;device=desktop" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=elementodragons" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://games.test.rgsmatrix.com/launcher?game=CoinNonetClover3x3&amp;language=en&amp;operator=DEMO&amp;aggregator=EVERYMATRIX&amp;device=desktop" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=lostmummytreasures" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://games.test.rgsmatrix.com/launcher?game=CoinNonetLightning&amp;language=en&amp;operator=DEMO&amp;aggregator=EVERYMATRIX&amp;device=desktop" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;game=bonusbullets&amp;operator=demo" TargetMode="External"/><Relationship Id="rId1ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=trebleriches" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://games.test.rgsmatrix.com/launcher?game=CoinNonetJoker&amp;language=en&amp;operator=DEMO&amp;aggregator=EVERYMATRIX&amp;device=desktop" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=elementodragons" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://games.test.rgsmatrix.com/launcher?game=CoinNonetClover3x3&amp;language=en&amp;operator=DEMO&amp;aggregator=EVERYMATRIX&amp;device=desktop" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=lostmummytreasures" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://games.test.rgsmatrix.com/launcher?game=CoinNonetLightning&amp;language=en&amp;operator=DEMO&amp;aggregator=EVERYMATRIX&amp;device=desktop" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;game=bonusbullets&amp;operator=demo" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;game=3bandits&amp;operator=demo" TargetMode="External"/><Relationship Id="rId1ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="85" zoomScaleNormal="85" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A17" sqref="A17"/>
+      <selection activeCell="A15" sqref="A15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11.19921875" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22.5" customWidth="true" style="3"/>
     <col min="2" max="2" width="44.8984375" customWidth="true" style="1"/>
     <col min="3" max="3" width="20.19921875" customWidth="true" style="1"/>
     <col min="4" max="4" width="20.19921875" customWidth="true" style="1"/>
     <col min="5" max="5" width="18.69921875" customWidth="true" style="1"/>
     <col min="6" max="6" width="17.296875" customWidth="true" style="1"/>
     <col min="7" max="7" width="20.59765625" customWidth="true" style="1"/>
     <col min="8" max="8" width="59.5" customWidth="true" style="1"/>
     <col min="9" max="9" width="11.19921875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" customHeight="1" ht="159">
       <c r="A1" s="8"/>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="G1" s="8"/>
       <c r="H1" s="8"/>
     </row>
@@ -785,358 +770,307 @@
         <v>2</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1" ht="22.05">
       <c r="A5" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="10" t="s">
+      <c r="B5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9" customHeight="1" ht="22.05">
       <c r="A6" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="10" t="s">
+      <c r="B6" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:9" customHeight="1" ht="22.05">
       <c r="A7" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="B7" s="10" t="s">
+      <c r="C7" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="C7" s="9" t="s">
+      <c r="E7" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="D7" s="9" t="s">
+      <c r="F7" s="9" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H7" s="9" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:9" customHeight="1" ht="22.05">
       <c r="A8" s="9" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>29</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>30</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="9" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="9" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:9" customHeight="1" ht="22.05">
       <c r="A9" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="C9" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="E9" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="F9" s="9" t="s">
         <v>35</v>
-      </c>
-[...13 lines deleted...]
-        <v>38</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H9" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:9" customHeight="1" ht="22.05">
       <c r="A10" s="9" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>36</v>
+      </c>
+      <c r="B10" s="11" t="s">
+        <v>37</v>
       </c>
       <c r="C10" s="9" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D10" s="9" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="F10" s="9" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="G10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H10" s="9" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:9" customHeight="1" ht="22.05">
       <c r="A11" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="11" t="s">
         <v>40</v>
       </c>
-      <c r="B11" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="9" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="D11" s="9" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="F11" s="9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="G11" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H11" s="9" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:9" customHeight="1" ht="22.05">
       <c r="A12" s="9" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>45</v>
+      </c>
+      <c r="B12" s="11" t="s">
+        <v>46</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="9" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="F12" s="9" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="G12" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H12" s="9" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:9" customHeight="1" ht="22.05">
       <c r="A13" s="9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B13" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="E13" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="C13" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="9" t="s">
+      <c r="F13" s="9" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G13" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H13" s="9" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:9" customHeight="1" ht="22.05">
-      <c r="A14" s="9" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A14" s="1"/>
     </row>
     <row r="15" spans="1:9" customHeight="1" ht="22.05">
-      <c r="A15" s="9" t="s">
-[...21 lines deleted...]
-        <v>55</v>
+      <c r="A15" s="12" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:9" customHeight="1" ht="22.05"/>
-    <row r="17" spans="1:9" customHeight="1" ht="22.05">
-[...3 lines deleted...]
-    </row>
+    <row r="17" spans="1:9" customHeight="1" ht="22.05"/>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A17:H17"/>
+    <mergeCell ref="A15:H15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_8"/>
-    <hyperlink ref="B13" r:id="rId_hyperlink_9"/>
-[...1 lines deleted...]
-    <hyperlink ref="B15" r:id="rId_hyperlink_11"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="49" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver" r:id="rId1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>