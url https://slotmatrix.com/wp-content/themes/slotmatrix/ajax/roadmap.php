--- v9 (2026-06-09)
+++ v10 (2026-06-29)
@@ -18,51 +18,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Roadmap SlotMatrix" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Roadmap SlotMatrix'!$A$1:$F$28</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>SlotMatrix Game Roadmap</t>
   </si>
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>GAME</t>
   </si>
   <si>
     <t>PROVIDER</t>
   </si>
   <si>
     <t>GAME ID</t>
   </si>
   <si>
     <t>VOLATILITY</t>
   </si>
   <si>
     <t>RTP</t>
   </si>
   <si>
     <t>CATEGORIES</t>
   </si>
   <si>
@@ -167,66 +167,129 @@
   <si>
     <t>bonusbullets / bonusbullets_94 / bonusbullets_92</t>
   </si>
   <si>
     <t>Medium</t>
   </si>
   <si>
     <t>96.11% / 94.11% / 92.11%</t>
   </si>
   <si>
     <t>Brazil, Bulgaria, Denmark, Estonia, Greece, Latvia, Malta, Ontario, Peru, Portugal, Romania, Sweden, United Kingdom</t>
   </si>
   <si>
     <t>August 6, 2026</t>
   </si>
   <si>
     <t>3 Bandits</t>
   </si>
   <si>
     <t>3bandits / 3bandits_94 / 3bandits_92</t>
   </si>
   <si>
     <t>96.18% / 94.02% / 92.02%</t>
   </si>
   <si>
+    <t>August 27, 2026</t>
+  </si>
+  <si>
+    <t>Cookie Kingdom 1000</t>
+  </si>
+  <si>
+    <t>cookiekingdom1000 / cookiekingdom1000_94 / cookiekingdom1000_92</t>
+  </si>
+  <si>
+    <t>Very High</t>
+  </si>
+  <si>
+    <t>96.4% / 94.2% / 92.2%</t>
+  </si>
+  <si>
     <t>September 3, 2026</t>
   </si>
   <si>
     <t>Miner Moles</t>
   </si>
   <si>
     <t>minermoles / minermoles_94 / minermoles_92</t>
   </si>
   <si>
-    <t>Very High</t>
-[...1 lines deleted...]
-  <si>
     <t>96.33% / 94.1% / 92.1%</t>
   </si>
   <si>
-    <t>This document has been generated on June 9, 2026 01:42</t>
+    <t>September 15, 2026</t>
+  </si>
+  <si>
+    <t>Nosferatu Bite Night</t>
+  </si>
+  <si>
+    <t>Jelly Entertainment</t>
+  </si>
+  <si>
+    <t>NOSFERATUV9N4</t>
+  </si>
+  <si>
+    <t>94.04%</t>
+  </si>
+  <si>
+    <t>US (Connecticut), US (Michigan), US (New Jersey), US (Pennsylvania), US (West Virginia)</t>
+  </si>
+  <si>
+    <t>September 17, 2026</t>
+  </si>
+  <si>
+    <t>Midas Hype House</t>
+  </si>
+  <si>
+    <t>midashypehouse / midashypehouse_94 / midashypehouse_92</t>
+  </si>
+  <si>
+    <t>96.5% / 94.5% / 92.5%</t>
+  </si>
+  <si>
+    <t>September 24, 2026</t>
+  </si>
+  <si>
+    <t>Zeus Power Partners</t>
+  </si>
+  <si>
+    <t>zeuspowerpartners / zeuspowerpartners_94 / zeuspowerpartners_92</t>
+  </si>
+  <si>
+    <t>96.22% / 94.22% / 92.23%</t>
+  </si>
+  <si>
+    <t>October 13, 2026</t>
+  </si>
+  <si>
+    <t>Witches Go Wild</t>
+  </si>
+  <si>
+    <t>WITCHESV8S4</t>
+  </si>
+  <si>
+    <t>This document has been generated on June 29, 2026 05:27</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
   </numFmts>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
@@ -691,54 +754,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=trebleriches" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://games.test.rgsmatrix.com/launcher?game=CoinNonetJoker&amp;language=en&amp;operator=DEMO&amp;aggregator=EVERYMATRIX&amp;device=desktop" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=elementodragons" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://games.test.rgsmatrix.com/launcher?game=CoinNonetClover3x3&amp;language=en&amp;operator=DEMO&amp;aggregator=EVERYMATRIX&amp;device=desktop" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=lostmummytreasures" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://games.test.rgsmatrix.com/launcher?game=CoinNonetLightning&amp;language=en&amp;operator=DEMO&amp;aggregator=EVERYMATRIX&amp;device=desktop" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;game=bonusbullets&amp;operator=demo" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;game=3bandits&amp;operator=demo" TargetMode="External"/><Relationship Id="rId1ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I17"/>
+  <dimension ref="A1:I20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="85" zoomScaleNormal="85" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A15" sqref="A15"/>
+      <selection activeCell="A20" sqref="A20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11.19921875" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22.5" customWidth="true" style="3"/>
     <col min="2" max="2" width="44.8984375" customWidth="true" style="1"/>
     <col min="3" max="3" width="20.19921875" customWidth="true" style="1"/>
     <col min="4" max="4" width="20.19921875" customWidth="true" style="1"/>
     <col min="5" max="5" width="18.69921875" customWidth="true" style="1"/>
     <col min="6" max="6" width="17.296875" customWidth="true" style="1"/>
     <col min="7" max="7" width="20.59765625" customWidth="true" style="1"/>
     <col min="8" max="8" width="59.5" customWidth="true" style="1"/>
     <col min="9" max="9" width="11.19921875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" customHeight="1" ht="159">
       <c r="A1" s="8"/>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="G1" s="8"/>
       <c r="H1" s="8"/>
     </row>
@@ -893,51 +956,51 @@
       </c>
     </row>
     <row r="9" spans="1:9" customHeight="1" ht="22.05">
       <c r="A9" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H9" s="9" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:9" customHeight="1" ht="22.05">
       <c r="A10" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>37</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>21</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H10" s="9" t="s">
@@ -1001,66 +1064,191 @@
         <v>49</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>50</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>53</v>
       </c>
       <c r="G13" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H13" s="9" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:9" customHeight="1" ht="22.05">
-      <c r="A14" s="1"/>
+      <c r="A14" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E14" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="F14" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="G14" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="H14" s="9" t="s">
+        <v>44</v>
+      </c>
     </row>
     <row r="15" spans="1:9" customHeight="1" ht="22.05">
-      <c r="A15" s="12" t="s">
-[...4 lines deleted...]
-    <row r="17" spans="1:9" customHeight="1" ht="22.05"/>
+      <c r="A15" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C15" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="D15" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="E15" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F15" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="G15" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="H15" s="9" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" customHeight="1" ht="22.05">
+      <c r="A16" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C16" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="E16" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F16" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="G16" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="H16" s="9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" customHeight="1" ht="22.05">
+      <c r="A17" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="C17" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="E17" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F17" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="G17" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="H17" s="9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B18" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="F18" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="G18" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="H18" s="9" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="12" t="s">
+        <v>75</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A15:H15"/>
+    <mergeCell ref="A20:H20"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="49" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver" r:id="rId1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>