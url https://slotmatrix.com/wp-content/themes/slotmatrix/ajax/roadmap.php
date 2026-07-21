--- v10 (2026-06-29)
+++ v11 (2026-07-21)
@@ -18,278 +18,248 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Roadmap SlotMatrix" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Roadmap SlotMatrix'!$A$1:$F$28</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>SlotMatrix Game Roadmap</t>
   </si>
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>GAME</t>
   </si>
   <si>
     <t>PROVIDER</t>
   </si>
   <si>
     <t>GAME ID</t>
   </si>
   <si>
     <t>VOLATILITY</t>
   </si>
   <si>
     <t>RTP</t>
   </si>
   <si>
     <t>CATEGORIES</t>
   </si>
   <si>
     <t>MARKETS</t>
   </si>
   <si>
-    <t>June 9, 2026</t>
-[...2 lines deleted...]
-    <t>Treble Riches</t>
+    <t>July 14, 2026</t>
+  </si>
+  <si>
+    <t>Coin Nonet Lightning</t>
+  </si>
+  <si>
+    <t>TaDa Gaming</t>
+  </si>
+  <si>
+    <t>CoinNonetLightning</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>94.07%</t>
+  </si>
+  <si>
+    <t>Slot</t>
+  </si>
+  <si>
+    <t>US (Connecticut), US (Michigan), US (Pennsylvania), US (West Virginia)</t>
+  </si>
+  <si>
+    <t>Bonus Bullets</t>
   </si>
   <si>
     <t>Fantasma Games</t>
   </si>
   <si>
-    <t>trebleriches / trebleriches_94 / trebleriches_92</t>
+    <t>bonusbullets / bonusbullets_94 / bonusbullets_92</t>
+  </si>
+  <si>
+    <t>Medium</t>
+  </si>
+  <si>
+    <t>96.11% / 94.11% / 92.11%</t>
+  </si>
+  <si>
+    <t>Brazil, Bulgaria, Denmark, Estonia, Greece, Latvia, Malta, Ontario, Peru, Portugal, Romania, Sweden, US (Connecticut), US (Michigan), United Kingdom</t>
+  </si>
+  <si>
+    <t>August 6, 2026</t>
+  </si>
+  <si>
+    <t>3 Bandits</t>
+  </si>
+  <si>
+    <t>3bandits / 3bandits_94 / 3bandits_92</t>
   </si>
   <si>
     <t>Medium-High</t>
   </si>
   <si>
-    <t>96.04% / 94.1% / 92.1%</t>
-[...2 lines deleted...]
-    <t>Slot</t>
+    <t>96.18% / 94.02% / 92.02%</t>
+  </si>
+  <si>
+    <t>August 27, 2026</t>
+  </si>
+  <si>
+    <t>Cookie Kingdom 1000</t>
+  </si>
+  <si>
+    <t>cookiekingdom1000 / cookiekingdom1000_94 / cookiekingdom1000_92</t>
+  </si>
+  <si>
+    <t>Very High</t>
+  </si>
+  <si>
+    <t>96.4% / 94.2% / 92.2%</t>
+  </si>
+  <si>
+    <t>Brazil, Bulgaria, Denmark, Estonia, Greece, Latvia, Malta, Ontario, Peru, Portugal, Romania, Sweden, United Kingdom</t>
+  </si>
+  <si>
+    <t>September 3, 2026</t>
+  </si>
+  <si>
+    <t>Miner Moles</t>
+  </si>
+  <si>
+    <t>minermoles / minermoles_94 / minermoles_92</t>
+  </si>
+  <si>
+    <t>96.33% / 94.1% / 92.1%</t>
   </si>
   <si>
     <t>Brazil, Bulgaria, Denmark, Estonia, Greece, Latvia, Malta, Ontario, Peru, Portugal, Romania, Sweden, US (Connecticut), United Kingdom</t>
   </si>
   <si>
-    <t>June 23, 2026</t>
-[...23 lines deleted...]
-    <t>elementodragons / elementodragons_94 / elementodragons_92</t>
+    <t>September 15, 2026</t>
+  </si>
+  <si>
+    <t>Nosferatu Bite Night</t>
+  </si>
+  <si>
+    <t>Jelly Entertainment</t>
+  </si>
+  <si>
+    <t>NOSFERATUV9N4</t>
+  </si>
+  <si>
+    <t>94.04%</t>
+  </si>
+  <si>
+    <t>US (Connecticut), US (Michigan), US (New Jersey), US (Pennsylvania), US (West Virginia)</t>
+  </si>
+  <si>
+    <t>September 17, 2026</t>
+  </si>
+  <si>
+    <t>Midas Hype House</t>
+  </si>
+  <si>
+    <t>midashypehouse / midashypehouse_94 / midashypehouse_92</t>
+  </si>
+  <si>
+    <t>96.5% / 94.5% / 92.5%</t>
+  </si>
+  <si>
+    <t>September 24, 2026</t>
+  </si>
+  <si>
+    <t>Zeus Power Partners</t>
+  </si>
+  <si>
+    <t>zeuspowerpartners / zeuspowerpartners_94 / zeuspowerpartners_92</t>
+  </si>
+  <si>
+    <t>96.22% / 94.22% / 92.23%</t>
+  </si>
+  <si>
+    <t>October 8, 2026</t>
+  </si>
+  <si>
+    <t>Zoo Busters</t>
+  </si>
+  <si>
+    <t>zoobusters / zoobusters_94 / zoobusters_92</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>October 13, 2026</t>
+  </si>
+  <si>
+    <t>Witches Go Wild</t>
+  </si>
+  <si>
+    <t>WITCHESV8S4</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
-    <t>96.13% / 93.99% / 91.97%</t>
-[...143 lines deleted...]
-    <t>This document has been generated on June 29, 2026 05:27</t>
+    <t>October 22, 2026</t>
+  </si>
+  <si>
+    <t>Koi Falls: Flowing Fortune</t>
+  </si>
+  <si>
+    <t>koifallsflowingfortune / koifallsflowingfortune_94 / koifallsflowingfortune_92</t>
+  </si>
+  <si>
+    <t>96.23% / 94.4% / 92.74%</t>
+  </si>
+  <si>
+    <t>This document has been generated on July 21, 2026 12:51</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
   </numFmts>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
@@ -746,62 +716,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=trebleriches" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://games.test.rgsmatrix.com/launcher?game=CoinNonetJoker&amp;language=en&amp;operator=DEMO&amp;aggregator=EVERYMATRIX&amp;device=desktop" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=elementodragons" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://games.test.rgsmatrix.com/launcher?game=CoinNonetClover3x3&amp;language=en&amp;operator=DEMO&amp;aggregator=EVERYMATRIX&amp;device=desktop" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=lostmummytreasures" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://games.test.rgsmatrix.com/launcher?game=CoinNonetLightning&amp;language=en&amp;operator=DEMO&amp;aggregator=EVERYMATRIX&amp;device=desktop" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;game=bonusbullets&amp;operator=demo" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;game=3bandits&amp;operator=demo" TargetMode="External"/><Relationship Id="rId1ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://games.test.rgsmatrix.com/launcher?game=CoinNonetLightning&amp;language=en&amp;operator=DEMO&amp;aggregator=EVERYMATRIX&amp;device=desktop" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;game=bonusbullets&amp;operator=demo" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;game=3bandits&amp;operator=demo" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=cookiekingdom1000" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=minermoles" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=midashypehouse" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=zeuspowerpartners" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=zoobusters" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=koifallsflowingfortune" TargetMode="External"/><Relationship Id="rId1ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I20"/>
+  <dimension ref="A1:I17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="85" zoomScaleNormal="85" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A20" sqref="A20"/>
+      <selection activeCell="A17" sqref="A17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11.19921875" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22.5" customWidth="true" style="3"/>
     <col min="2" max="2" width="44.8984375" customWidth="true" style="1"/>
     <col min="3" max="3" width="20.19921875" customWidth="true" style="1"/>
     <col min="4" max="4" width="20.19921875" customWidth="true" style="1"/>
     <col min="5" max="5" width="18.69921875" customWidth="true" style="1"/>
     <col min="6" max="6" width="17.296875" customWidth="true" style="1"/>
     <col min="7" max="7" width="20.59765625" customWidth="true" style="1"/>
     <col min="8" max="8" width="59.5" customWidth="true" style="1"/>
     <col min="9" max="9" width="11.19921875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" customHeight="1" ht="159">
       <c r="A1" s="8"/>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="G1" s="8"/>
       <c r="H1" s="8"/>
     </row>
@@ -857,408 +827,332 @@
       </c>
       <c r="B5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9" customHeight="1" ht="22.05">
       <c r="A6" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="11" t="s">
+      <c r="C6" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="C6" s="9" t="s">
+      <c r="D6" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="D6" s="9" t="s">
+      <c r="E6" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="E6" s="9" t="s">
+      <c r="F6" s="9" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="9" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:9" customHeight="1" ht="22.05">
       <c r="A7" s="9" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="9" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H7" s="9" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:9" customHeight="1" ht="22.05">
       <c r="A8" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="11" t="s">
         <v>29</v>
       </c>
-      <c r="B8" s="11" t="s">
+      <c r="C8" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="C8" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="9" t="s">
+      <c r="E8" s="9" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="9" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:9" customHeight="1" ht="22.05">
       <c r="A9" s="9" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="B9" s="11" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C9" s="9" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D9" s="9" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E9" s="9" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="F9" s="9" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H9" s="9" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:9" customHeight="1" ht="22.05">
       <c r="A10" s="9" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>39</v>
+      </c>
+      <c r="B10" s="10" t="s">
+        <v>40</v>
       </c>
       <c r="C10" s="9" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="D10" s="9" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F10" s="9" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H10" s="9" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:9" customHeight="1" ht="22.05">
       <c r="A11" s="9" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="B11" s="11" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="C11" s="9" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D11" s="9" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F11" s="9" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="G11" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H11" s="9" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:9" customHeight="1" ht="22.05">
       <c r="A12" s="9" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="B12" s="11" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="C12" s="9" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D12" s="9" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="F12" s="9" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="G12" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H12" s="9" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:9" customHeight="1" ht="22.05">
       <c r="A13" s="9" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>53</v>
+      </c>
+      <c r="B13" s="11" t="s">
+        <v>54</v>
       </c>
       <c r="C13" s="9" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D13" s="9" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="F13" s="9" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="G13" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H13" s="9" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:9" customHeight="1" ht="22.05">
       <c r="A14" s="9" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B14" s="10" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C14" s="9" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="D14" s="9" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="F14" s="9" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="G14" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H14" s="9" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:9" customHeight="1" ht="22.05">
       <c r="A15" s="9" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>61</v>
+      </c>
+      <c r="B15" s="11" t="s">
+        <v>62</v>
       </c>
       <c r="C15" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="D15" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="E15" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="D15" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="9" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="G15" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H15" s="9" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      <c r="B16" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" customHeight="1" ht="22.05"/>
+    <row r="17" spans="1:9" customHeight="1" ht="22.05">
+      <c r="A17" s="12" t="s">
         <v>65</v>
-      </c>
-[...73 lines deleted...]
-        <v>75</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A20:H20"/>
+    <mergeCell ref="A17:H17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_5"/>
-    <hyperlink ref="B10" r:id="rId_hyperlink_6"/>
-[...1 lines deleted...]
-    <hyperlink ref="B12" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="B11" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="B12" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="B13" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="B15" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="49" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver" r:id="rId1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>